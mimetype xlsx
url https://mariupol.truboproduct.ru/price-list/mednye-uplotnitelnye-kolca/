--- v0 (2026-05-15)
+++ v1 (2026-08-14)
@@ -485,132 +485,132 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (800) 101-06-12</t>
+          <t>+7 (495) 085-92-78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>mariupol@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Шайба медная 10x1,5 DIN 7603</t>
+          <t>Шайба медная 10x1 DIN 7603</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Шайба медная 10x1 DIN 7603</t>
+          <t>Шайба медная 10x1,5 DIN 7603</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>223 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Шайба медная 12x1,5 DIN 7603</t>
+          <t>Шайба медная 12x1 DIN 7603</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Шайба медная 12x1 DIN 7603</t>
+          <t>Шайба медная 12x1,5 DIN 7603</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>247 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Шайба медная 14x1,5 DIN 7603</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Шайба медная 16x1,5 DIN 7603</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>205 ₽/шт.</t>
         </is>